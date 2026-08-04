--- v0 (2025-10-22)
+++ v1 (2026-08-04)
@@ -40,63 +40,63 @@
         <w:gridCol w:w="860"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1323"/>
         <w:gridCol w:w="1224"/>
         <w:gridCol w:w="94"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2355"/>
         <w:gridCol w:w="734"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B329DB" w:rsidRPr="008A5958" w14:paraId="4FB31B76" w14:textId="77777777" w:rsidTr="00652AC1">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10510" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CE81D26" w14:textId="77777777" w:rsidR="00B329DB" w:rsidRPr="008A5958" w:rsidRDefault="00B329DB" w:rsidP="00B329DB">
+          <w:p w14:paraId="5CE81D26" w14:textId="05155AA4" w:rsidR="00B329DB" w:rsidRPr="008A5958" w:rsidRDefault="000D440E" w:rsidP="00B329DB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A5958">
-[...3 lines deleted...]
-              <w:t>Latvijas Republikas Iekšlietu  ministrijas Informācijas centram</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Iekšlietu digitālajam centram</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE3A0D" w:rsidRPr="008A5958" w14:paraId="38ED0D46" w14:textId="77777777" w:rsidTr="00B4234A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5008" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="253163D9" w14:textId="77777777" w:rsidR="00B329DB" w:rsidRPr="008A5958" w:rsidRDefault="00B329DB" w:rsidP="00214B07">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1792,50 +1792,51 @@
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:id w:val="987982428"/>
                 <w:placeholder>
                   <w:docPart w:val="8A84C1D2622A4BFE92B444561549E060"/>
                 </w:placeholder>
                 <w15:color w:val="999999"/>
                 <w:dropDownList>
                   <w:listItem w:displayText="izvēlieties valodu" w:value="izvēlieties valodu"/>
                   <w:listItem w:value="latviešu"/>
                   <w:listItem w:displayText="angļu" w:value="angļu"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A7750D">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>izvēlieties valodu</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00850098" w:rsidRPr="008A5958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D56C3" w:rsidRPr="008A5958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1881,51 +1882,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Izziņas saturs un sagatavošanas termiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB19145" w14:textId="77777777" w:rsidR="00FE3A0D" w:rsidRPr="008A5958" w:rsidRDefault="005B1BE7" w:rsidP="00511B0F">
+          <w:p w14:paraId="5CB19145" w14:textId="77777777" w:rsidR="00FE3A0D" w:rsidRPr="008A5958" w:rsidRDefault="00EB4855" w:rsidP="00511B0F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Stils5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="537867302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Stils5"/>
@@ -4704,124 +4705,129 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xGCe3be4gWhPgF86TvIfckUDfSez298l8dD4ZKNVjD2iWN+IE9qzqLjmerfKGVhvJlD4+ozoVJLLzO/ae3DxuQ==" w:salt="C2CULGjAi6tsZwj7qysarA=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pLDn7xLNlIjayfAGqT8dKNMG/dN+PGJs97A1FfL81u2XIyhndWRoBOYUnhpnYimtr03sXaWkMC76zggxy5g/Fg==" w:salt="990NRViNG703mlT2iEpjzA=="/>
   <w:autoFormatOverride/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B329DB"/>
     <w:rsid w:val="00024225"/>
     <w:rsid w:val="00085DC9"/>
     <w:rsid w:val="000A609F"/>
     <w:rsid w:val="000C5FD7"/>
+    <w:rsid w:val="000D440E"/>
     <w:rsid w:val="000D56C3"/>
     <w:rsid w:val="0011440E"/>
     <w:rsid w:val="001244C9"/>
     <w:rsid w:val="00135212"/>
     <w:rsid w:val="001648CF"/>
     <w:rsid w:val="001B7572"/>
     <w:rsid w:val="00214B07"/>
     <w:rsid w:val="00272A86"/>
     <w:rsid w:val="002B39A7"/>
     <w:rsid w:val="002D3F28"/>
     <w:rsid w:val="002D6C15"/>
     <w:rsid w:val="00317E5C"/>
     <w:rsid w:val="003466A4"/>
     <w:rsid w:val="00465C7B"/>
     <w:rsid w:val="004A2788"/>
     <w:rsid w:val="004C00F1"/>
     <w:rsid w:val="004C56CB"/>
     <w:rsid w:val="004F7990"/>
     <w:rsid w:val="00511B0F"/>
     <w:rsid w:val="005A2E78"/>
     <w:rsid w:val="005A3600"/>
     <w:rsid w:val="005B1BE7"/>
     <w:rsid w:val="00652AC1"/>
     <w:rsid w:val="006F54E9"/>
     <w:rsid w:val="007F2809"/>
     <w:rsid w:val="00850098"/>
     <w:rsid w:val="008504BC"/>
     <w:rsid w:val="0085132E"/>
     <w:rsid w:val="008A5958"/>
     <w:rsid w:val="008B3A22"/>
     <w:rsid w:val="008F5FD3"/>
     <w:rsid w:val="00924489"/>
     <w:rsid w:val="00955169"/>
     <w:rsid w:val="00971C80"/>
     <w:rsid w:val="00A7750D"/>
+    <w:rsid w:val="00AA148A"/>
     <w:rsid w:val="00AB4225"/>
     <w:rsid w:val="00B07021"/>
     <w:rsid w:val="00B329DB"/>
     <w:rsid w:val="00B4234A"/>
     <w:rsid w:val="00CD6183"/>
+    <w:rsid w:val="00D155E4"/>
     <w:rsid w:val="00D30C67"/>
     <w:rsid w:val="00D43157"/>
     <w:rsid w:val="00D8737A"/>
     <w:rsid w:val="00DC0C02"/>
     <w:rsid w:val="00DE046B"/>
     <w:rsid w:val="00DE6DE7"/>
     <w:rsid w:val="00DF05CD"/>
     <w:rsid w:val="00E16F79"/>
     <w:rsid w:val="00E2111C"/>
     <w:rsid w:val="00E60982"/>
     <w:rsid w:val="00EA496A"/>
+    <w:rsid w:val="00EB4855"/>
     <w:rsid w:val="00F05118"/>
     <w:rsid w:val="00FE3A0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5530,51 +5536,51 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lai ievadītu tekstu, noklikšķiniet vai pieskarieties šeit</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8A84C1D2622A4BFE92B444561549E060"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5584E041-56ED-4D3A-ABDA-0D6B811AD5C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00B769B3" w:rsidP="00B769B3">
+        <w:p w:rsidR="00352AC0" w:rsidRDefault="00B769B3" w:rsidP="00B769B3">
           <w:pPr>
             <w:pStyle w:val="8A84C1D2622A4BFE92B444561549E060"/>
           </w:pPr>
           <w:r w:rsidRPr="001244C9">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>latviešu</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5606,50 +5612,51 @@
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0060363E"/>
+    <w:rsid w:val="00352AC0"/>
     <w:rsid w:val="0060363E"/>
     <w:rsid w:val="00664EEC"/>
     <w:rsid w:val="00B769B3"/>
     <w:rsid w:val="00FF41D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -6068,105 +6075,50 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B769B3"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="484B23F1D669449BABAC352389537A1E10">
-[...53 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A84C1D2622A4BFE92B444561549E060">
     <w:name w:val="8A84C1D2622A4BFE92B444561549E060"/>
     <w:rsid w:val="00B769B3"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A85C0DA8D2834F2F9D09002AADF52E24">
     <w:name w:val="A85C0DA8D2834F2F9D09002AADF52E24"/>
     <w:rsid w:val="00B769B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2148EE457E544E4A680478B49A0E052">
     <w:name w:val="D2148EE457E544E4A680478B49A0E052"/>
     <w:rsid w:val="00B769B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -6446,76 +6398,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1343</Words>
-  <Characters>766</Characters>
+  <Words>1321</Words>
+  <Characters>754</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>6</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>LR IEM IC Zemgale</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2105</CharactersWithSpaces>
+  <CharactersWithSpaces>2071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andris Stepanovs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>